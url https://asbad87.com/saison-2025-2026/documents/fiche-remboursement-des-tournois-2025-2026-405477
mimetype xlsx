--- v0 (2026-05-25)
+++ v1 (2026-07-10)
@@ -5,64 +5,64 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet2.xml"/>
   <Override ContentType="application/binary" PartName="/xl/metadata"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing2.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/xl/theme/theme1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <workbookPr/>
   <sheets>
     <sheet state="visible" name="Fiche de remboursement" sheetId="1" r:id="rId4"/>
-    <sheet state="hidden" name="Détail" sheetId="2" r:id="rId5"/>
+    <sheet state="visible" name="Détail" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr/>
   <extLst>
     <ext uri="GoogleSheetsCustomDataVersion2">
       <go:sheetsCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId6" roundtripDataChecksum="K4n6YtyjyCix2DgMNUsUp/JDWcN8fYm0i6RoF9h7vIw="/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="28" uniqueCount="27">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="28" uniqueCount="28">
   <si>
     <t>FICHE DE REMBOURSEMENT DES TOURNOIS</t>
   </si>
   <si>
     <t>Cette fiche est à rendre en fin de saison, les convocations de sont pas à fournir</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b/>
         <color rgb="FFFF0000"/>
         <sz val="11.0"/>
         <u/>
       </rPr>
       <t xml:space="preserve">LE REMBOURSEMENT POURRA AVOIR LIEU SI LES 4 CONDITIONS SI DESSOUS SONT BIEN RESPECTEES : 
 </t>
     </r>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="0"/>
         <color theme="1"/>
         <sz val="11.0"/>
       </rPr>
@@ -99,51 +99,51 @@
       <t>31/08/2026 à minuit</t>
     </r>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="0"/>
         <color theme="1"/>
         <sz val="11.0"/>
       </rPr>
       <t>.</t>
     </r>
   </si>
   <si>
     <t>Cases à compléter par le joueur</t>
   </si>
   <si>
     <t>Nom du licencié</t>
   </si>
   <si>
     <t>Prénom du licencié</t>
   </si>
   <si>
     <t>Joueur classé National en cours de saison ?</t>
   </si>
   <si>
-    <t>Non</t>
+    <t>oui</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Nom du tournoi</t>
   </si>
   <si>
     <t>Ville du tournoi</t>
   </si>
   <si>
     <t>Tableaux (à cocher)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <color theme="1"/>
         <sz val="11.0"/>
       </rPr>
       <t xml:space="preserve">Montant tournois 
 </t>
     </r>
     <r>
       <rPr>
@@ -283,50 +283,53 @@
       <t xml:space="preserve"> : Pour les jeunes, </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b/>
         <i/>
         <color theme="1"/>
         <sz val="9.0"/>
         <u/>
       </rPr>
       <t xml:space="preserve">UN SEUL DES 2 Remboursements </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <i/>
         <color theme="1"/>
         <sz val="9.0"/>
       </rPr>
       <t>sera remboursé (comme mentionné dans le règlement intérieur et les documents d'inscriptions dûement lus en début de saison)</t>
     </r>
   </si>
   <si>
     <t>Oui</t>
+  </si>
+  <si>
+    <t>Non</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="165" formatCode="D/M/YYYY"/>
   </numFmts>
   <fonts count="16">
     <font>
       <sz val="11.0"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="17.0"/>
       <color theme="1"/>
       <name val="Lexend"/>
     </font>
     <font>
       <i/>
@@ -535,157 +538,154 @@
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf borderId="0" fillId="0" fontId="0" numFmtId="0" applyAlignment="1" applyFont="1"/>
   </cellStyleXfs>
-  <cellXfs count="46">
+  <cellXfs count="45">
     <xf borderId="0" fillId="0" fontId="0" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment readingOrder="0" shrinkToFit="0" vertical="bottom" wrapText="0"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="center"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf borderId="1" fillId="0" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center"/>
     </xf>
     <xf borderId="2" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
-      <alignment readingOrder="0" shrinkToFit="0" vertical="center" wrapText="1"/>
+      <alignment shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="3" fillId="0" fontId="4" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
     <xf borderId="4" fillId="0" fontId="4" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
     <xf borderId="1" fillId="0" fontId="4" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
     <xf borderId="5" fillId="0" fontId="4" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
     <xf borderId="6" fillId="0" fontId="4" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
     <xf borderId="7" fillId="0" fontId="4" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
     <xf borderId="8" fillId="0" fontId="4" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
     <xf borderId="0" fillId="0" fontId="5" numFmtId="164" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="center"/>
     </xf>
     <xf borderId="9" fillId="2" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="center"/>
     </xf>
     <xf borderId="10" fillId="0" fontId="4" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
     <xf borderId="0" fillId="0" fontId="7" numFmtId="0" xfId="0" applyFont="1"/>
     <xf borderId="11" fillId="2" fontId="6" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
     <xf borderId="12" fillId="2" fontId="6" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
     <xf borderId="12" fillId="2" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment readingOrder="0"/>
     </xf>
     <xf borderId="13" fillId="0" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf borderId="9" fillId="0" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf borderId="14" fillId="0" fontId="4" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
     <xf borderId="13" fillId="0" fontId="6" numFmtId="164" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf borderId="15" fillId="0" fontId="4" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
     <xf borderId="16" fillId="0" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf borderId="16" fillId="2" fontId="6" numFmtId="165" xfId="0" applyBorder="1" applyFont="1" applyNumberFormat="1"/>
     <xf borderId="16" fillId="2" fontId="6" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
     <xf borderId="16" fillId="2" fontId="6" numFmtId="164" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf borderId="16" fillId="2" fontId="6" numFmtId="164" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
-[...1 lines deleted...]
-    </xf>
     <xf borderId="9" fillId="0" fontId="8" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center"/>
     </xf>
     <xf borderId="16" fillId="0" fontId="8" numFmtId="164" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="center"/>
     </xf>
     <xf borderId="9" fillId="0" fontId="9" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center"/>
     </xf>
     <xf borderId="9" fillId="0" fontId="9" numFmtId="164" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf borderId="9" fillId="0" fontId="9" numFmtId="164" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
-[...1 lines deleted...]
-    </xf>
     <xf borderId="16" fillId="0" fontId="10" numFmtId="164" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
-      <alignment horizontal="center" readingOrder="0"/>
+      <alignment horizontal="center"/>
     </xf>
     <xf borderId="9" fillId="3" fontId="11" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="center"/>
     </xf>
     <xf borderId="16" fillId="3" fontId="11" numFmtId="164" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="center"/>
     </xf>
     <xf borderId="16" fillId="3" fontId="12" numFmtId="164" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="center"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="13" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf borderId="9" fillId="0" fontId="14" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf borderId="16" fillId="0" fontId="14" numFmtId="164" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
-      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="1"/>
+      <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="16" fillId="0" fontId="15" numFmtId="164" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
-      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="1"/>
+      <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="9" fillId="0" fontId="14" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="6" numFmtId="164" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="center"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="5" numFmtId="0" xfId="0" applyFont="1"/>
+    <xf borderId="0" fillId="0" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment readingOrder="0"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle xfId="0" name="Normal" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://customschemas.google.com/relationships/workbookmetadata" Target="metadata"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
@@ -1252,162 +1252,162 @@
       <c r="D27" s="27"/>
       <c r="E27" s="27"/>
       <c r="F27" s="27"/>
       <c r="G27" s="28"/>
       <c r="H27" s="28"/>
       <c r="I27" s="28"/>
     </row>
     <row r="28" ht="15.75" customHeight="1">
       <c r="A28" s="27"/>
       <c r="B28" s="27"/>
       <c r="C28" s="27"/>
       <c r="D28" s="27"/>
       <c r="E28" s="27"/>
       <c r="F28" s="27"/>
       <c r="G28" s="28"/>
       <c r="H28" s="28"/>
       <c r="I28" s="28"/>
     </row>
     <row r="29" ht="15.75" customHeight="1">
       <c r="A29" s="27"/>
       <c r="B29" s="27"/>
       <c r="C29" s="27"/>
       <c r="D29" s="27"/>
       <c r="E29" s="27"/>
       <c r="F29" s="27"/>
-      <c r="G29" s="29"/>
+      <c r="G29" s="28"/>
       <c r="H29" s="28"/>
       <c r="I29" s="28"/>
     </row>
     <row r="30" ht="15.75" customHeight="1">
       <c r="A30" s="27"/>
       <c r="B30" s="27"/>
       <c r="C30" s="27"/>
       <c r="D30" s="27"/>
       <c r="E30" s="27"/>
       <c r="F30" s="27"/>
-      <c r="G30" s="29"/>
+      <c r="G30" s="28"/>
       <c r="H30" s="28"/>
       <c r="I30" s="28"/>
     </row>
     <row r="31" ht="15.75" customHeight="1">
       <c r="A31" s="27"/>
       <c r="B31" s="27"/>
       <c r="C31" s="27"/>
       <c r="D31" s="27"/>
       <c r="E31" s="27"/>
       <c r="F31" s="27"/>
-      <c r="G31" s="29"/>
+      <c r="G31" s="28"/>
       <c r="H31" s="28"/>
       <c r="I31" s="28"/>
     </row>
     <row r="32" ht="15.75" customHeight="1">
-      <c r="C32" s="30" t="s">
+      <c r="C32" s="29" t="s">
         <v>18</v>
       </c>
       <c r="D32" s="21"/>
       <c r="E32" s="21"/>
       <c r="F32" s="14"/>
-      <c r="G32" s="31">
+      <c r="G32" s="30">
         <f t="shared" ref="G32:I32" si="1">SUM(G14:G31)</f>
         <v>0</v>
       </c>
-      <c r="H32" s="31">
+      <c r="H32" s="30">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="I32" s="31">
+      <c r="I32" s="30">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="33" ht="15.75" customHeight="1">
-      <c r="C33" s="32" t="s">
+      <c r="C33" s="31" t="s">
         <v>19</v>
       </c>
       <c r="D33" s="21"/>
       <c r="E33" s="21"/>
       <c r="F33" s="14"/>
-      <c r="G33" s="33">
+      <c r="G33" s="32">
         <f>+IF(C10='Détail'!A2,'Détail'!B2,'Détail'!B3)</f>
-        <v>100</v>
+        <v>200</v>
       </c>
-      <c r="H33" s="34">
+      <c r="H33" s="32">
         <v>150.0</v>
       </c>
-      <c r="I33" s="35" t="s">
+      <c r="I33" s="33" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="34" ht="15.75" customHeight="1">
-      <c r="C34" s="36" t="s">
+      <c r="C34" s="34" t="s">
         <v>21</v>
       </c>
       <c r="D34" s="21"/>
       <c r="E34" s="21"/>
       <c r="F34" s="14"/>
-      <c r="G34" s="37">
+      <c r="G34" s="35">
         <f>+IF(G32&gt;G33,G33,G32)+I32</f>
         <v>0</v>
       </c>
-      <c r="H34" s="37">
+      <c r="H34" s="35">
         <f>H32+I32</f>
         <v>0</v>
       </c>
-      <c r="I34" s="38"/>
+      <c r="I34" s="36"/>
     </row>
     <row r="35" ht="15.75" customHeight="1">
-      <c r="C35" s="39"/>
+      <c r="C35" s="37"/>
     </row>
     <row r="36" ht="72.75" customHeight="1">
-      <c r="C36" s="40" t="s">
+      <c r="C36" s="38" t="s">
         <v>22</v>
       </c>
       <c r="D36" s="21"/>
       <c r="E36" s="21"/>
       <c r="F36" s="14"/>
-      <c r="G36" s="41" t="s">
+      <c r="G36" s="39" t="s">
         <v>23</v>
       </c>
-      <c r="H36" s="41" t="s">
+      <c r="H36" s="39" t="s">
         <v>24</v>
       </c>
-      <c r="I36" s="42"/>
+      <c r="I36" s="40"/>
     </row>
     <row r="37" ht="51.0" customHeight="1">
-      <c r="C37" s="43" t="s">
+      <c r="C37" s="41" t="s">
         <v>25</v>
       </c>
       <c r="D37" s="21"/>
       <c r="E37" s="21"/>
       <c r="F37" s="21"/>
       <c r="G37" s="21"/>
       <c r="H37" s="21"/>
       <c r="I37" s="14"/>
     </row>
     <row r="38" ht="15.75" customHeight="1">
-      <c r="G38" s="44"/>
+      <c r="G38" s="42"/>
       <c r="I38" s="12"/>
     </row>
     <row r="39" ht="15.75" customHeight="1">
       <c r="G39" s="12"/>
       <c r="H39" s="12"/>
       <c r="I39" s="12"/>
     </row>
     <row r="40" ht="15.75" customHeight="1">
       <c r="G40" s="12"/>
       <c r="H40" s="12"/>
       <c r="I40" s="12"/>
     </row>
     <row r="41" ht="15.75" customHeight="1">
       <c r="G41" s="12"/>
       <c r="H41" s="12"/>
       <c r="I41" s="12"/>
     </row>
     <row r="42" ht="15.75" customHeight="1">
       <c r="G42" s="12"/>
       <c r="H42" s="12"/>
       <c r="I42" s="12"/>
     </row>
     <row r="43" ht="15.75" customHeight="1">
       <c r="G43" s="12"/>
       <c r="H43" s="12"/>
@@ -6235,62 +6235,62 @@
     <dataValidation type="list" allowBlank="1" showErrorMessage="1" sqref="C10">
       <formula1>'Détail'!$A$2:$A$3</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions/>
   <pageMargins bottom="0.75" footer="0.0" header="0.0" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="9" scale="64" orientation="portrait"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <pageSetUpPr/>
   </sheetPr>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultColWidth="14.43" defaultRowHeight="15.0"/>
   <cols>
     <col customWidth="1" min="1" max="26" width="10.71"/>
   </cols>
   <sheetData>
     <row r="2">
-      <c r="A2" s="45" t="s">
+      <c r="A2" s="43" t="s">
         <v>26</v>
       </c>
-      <c r="B2" s="45">
-        <v>300.0</v>
+      <c r="B2" s="44">
+        <v>200.0</v>
       </c>
     </row>
     <row r="3">
-      <c r="A3" s="45" t="s">
-        <v>7</v>
+      <c r="A3" s="43" t="s">
+        <v>27</v>
       </c>
-      <c r="B3" s="45">
+      <c r="B3" s="43">
         <v>100.0</v>
       </c>
     </row>
     <row r="21" ht="15.75" customHeight="1"/>
     <row r="22" ht="15.75" customHeight="1"/>
     <row r="23" ht="15.75" customHeight="1"/>
     <row r="24" ht="15.75" customHeight="1"/>
     <row r="25" ht="15.75" customHeight="1"/>
     <row r="26" ht="15.75" customHeight="1"/>
     <row r="27" ht="15.75" customHeight="1"/>
     <row r="28" ht="15.75" customHeight="1"/>
     <row r="29" ht="15.75" customHeight="1"/>
     <row r="30" ht="15.75" customHeight="1"/>
     <row r="31" ht="15.75" customHeight="1"/>
     <row r="32" ht="15.75" customHeight="1"/>
     <row r="33" ht="15.75" customHeight="1"/>
     <row r="34" ht="15.75" customHeight="1"/>
     <row r="35" ht="15.75" customHeight="1"/>
     <row r="36" ht="15.75" customHeight="1"/>
     <row r="37" ht="15.75" customHeight="1"/>
     <row r="38" ht="15.75" customHeight="1"/>
     <row r="39" ht="15.75" customHeight="1"/>
     <row r="40" ht="15.75" customHeight="1"/>
     <row r="41" ht="15.75" customHeight="1"/>
     <row r="42" ht="15.75" customHeight="1"/>